--- v0 (2025-11-29)
+++ v1 (2026-04-17)
@@ -1,182 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\usr\zzz\Desktop\船舶含油廢棄物清理作業規定\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BAE91B5F-524B-4D2D-AFD7-9795825848F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="360" yWindow="135" windowWidth="28035" windowHeight="11670"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="臺中港區船舶廢污油水清理統計表" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">臺中港區船舶廢污油水清理統計表!$A$1:$M$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">臺中港區船舶廢污油水清理統計表!$A$1:$M$13</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>______年______月</t>
   </si>
   <si>
     <t>船舶所有人或其代理人</t>
   </si>
   <si>
     <t>船名</t>
   </si>
   <si>
     <t>航次</t>
   </si>
   <si>
     <t>廢棄物
 種類
 (代碼)</t>
   </si>
   <si>
     <t>代清除業者</t>
   </si>
   <si>
+    <t>清運日期</t>
+  </si>
+  <si>
+    <t>清運時間</t>
+  </si>
+  <si>
+    <t>作業
+碼頭
+船席</t>
+  </si>
+  <si>
+    <t>處理廠名稱</t>
+  </si>
+  <si>
+    <t>廢棄物
+處理數量
+(Ton)</t>
+  </si>
+  <si>
+    <t>進場日期</t>
+  </si>
+  <si>
+    <t>清除處理
+聯單號碼</t>
+  </si>
+  <si>
+    <t>臺中港區船舶廢污油水清理統計表</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
     <t>廢棄物
 清除數量
 (Ton)</t>
-  </si>
-[...63 lines deleted...]
-    <phoneticPr fontId="8" type="noConversion"/>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>※依廢棄物清理法相關規定，應確實上網申報於本港區收受船舶含油廢棄物，並請於每月5日前，將前一月份之船舶廢污油水清理統計表及清理照片以電子郵件寄送本分公司。</t>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0.00;[Red]0.00"/>
     <numFmt numFmtId="177" formatCode="[$-404]e/m/d;@"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="新細明體"/>
-[...6 lines deleted...]
-      <color indexed="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <u/>
       <sz val="20"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
@@ -184,299 +157,251 @@
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color indexed="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
-    <font>
-[...20 lines deleted...]
-    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...2 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="一般 2" xfId="2"/>
-[...2 lines deleted...]
-    <cellStyle name="超連結 2" xfId="4"/>
+    <cellStyle name="一般 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="一般 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="超連結 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -504,51 +429,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -677,377 +602,331 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kanahsu@twport.com.tw" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K16" sqref="K16"/>
+      <selection activeCell="O3" sqref="O3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="12" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.125" style="4" customWidth="1"/>
     <col min="2" max="2" width="9.125" style="4" customWidth="1"/>
     <col min="3" max="3" width="8.5" style="4" customWidth="1"/>
     <col min="4" max="4" width="8.625" style="4" customWidth="1"/>
     <col min="5" max="5" width="11.625" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10" style="4" customWidth="1"/>
     <col min="7" max="8" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.75" style="4" customWidth="1"/>
     <col min="10" max="10" width="11.625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="9.5" style="4" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.125" style="4" customWidth="1"/>
     <col min="14" max="16384" width="12" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="27.75" customHeight="1">
-[...17 lines deleted...]
-      <c r="A2" s="34" t="s">
+    <row r="1" spans="1:13" ht="27.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+      <c r="K1" s="16"/>
+      <c r="L1" s="16"/>
+      <c r="M1" s="16"/>
+    </row>
+    <row r="2" spans="1:13" ht="27.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="34"/>
-      <c r="C2" s="34"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="3"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:13" ht="49.5">
+    <row r="3" spans="1:13" ht="49.5" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="2" t="s">
+      <c r="H3" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="I3" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="2" t="s">
+      <c r="J3" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="2" t="s">
+      <c r="K3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="2" t="s">
+      <c r="L3" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="2" t="s">
+      <c r="M3" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="M3" s="2" t="s">
-[...129 lines deleted...]
-      <c r="F12" s="17"/>
+    </row>
+    <row r="4" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="14"/>
+      <c r="L4" s="11"/>
+      <c r="M4" s="12"/>
+    </row>
+    <row r="5" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="10"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="14"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="12"/>
+    </row>
+    <row r="6" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="8"/>
+      <c r="F6" s="13"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="10"/>
+      <c r="I6" s="10"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="14"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="12"/>
+    </row>
+    <row r="7" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="5"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="8"/>
+      <c r="F7" s="13"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="10"/>
+      <c r="I7" s="10"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="14"/>
+      <c r="L7" s="11"/>
+      <c r="M7" s="12"/>
+    </row>
+    <row r="8" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="13"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="10"/>
+      <c r="I8" s="10"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="14"/>
+      <c r="L8" s="11"/>
+      <c r="M8" s="12"/>
+    </row>
+    <row r="9" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="10"/>
+      <c r="I9" s="10"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="14"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="12"/>
+    </row>
+    <row r="10" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="13"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="14"/>
+      <c r="L10" s="11"/>
+      <c r="M10" s="12"/>
+    </row>
+    <row r="11" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="5"/>
+      <c r="B11" s="5"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="13"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="14"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="12"/>
+    </row>
+    <row r="12" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
       <c r="G12" s="18"/>
-      <c r="H12" s="19"/>
-[...65 lines deleted...]
-      <c r="M15" s="6"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="18"/>
+      <c r="M12" s="18"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" s="19"/>
+      <c r="B13" s="19"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="19"/>
+      <c r="E13" s="19"/>
+      <c r="F13" s="19"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="19"/>
+      <c r="J13" s="19"/>
+      <c r="K13" s="19"/>
+      <c r="L13" s="19"/>
+      <c r="M13" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A12:M13"/>
   </mergeCells>
-  <phoneticPr fontId="8" type="noConversion"/>
-[...2 lines deleted...]
-  </hyperlinks>
+  <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>已命名的範圍</vt:lpstr>
+        <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>臺中港區船舶廢污油水清理統計表</vt:lpstr>
       <vt:lpstr>臺中港區船舶廢污油水清理統計表!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>徐躍華</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>